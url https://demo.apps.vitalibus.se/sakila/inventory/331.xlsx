--- v0 (2026-10-20)
+++ v1 (2026-10-20)
@@ -550,51 +550,51 @@
         <is>
           <t>inventory</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>https://demo.apps.vitalibus.se/sakila/inventory/331</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Exporterad</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2026-10-20T06:36:51+00:00</t>
+          <t>2026-10-20T10:48:08+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Datasette-version</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>0.65.5</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Antal rader</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1</v>
       </c>
     </row>